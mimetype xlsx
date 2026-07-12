--- v0 (2025-10-01)
+++ v1 (2026-07-12)
@@ -5,119 +5,117 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="23530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Advising\CHC First Year Programming\Four Year Plan Instructions\Graduation Plan Templates, 2023-24\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Advising\CHC First Year Programming\CHC Grad Plan Initiative\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{622C218E-1ABD-4855-8D69-97CD54908535}" xr6:coauthVersionLast="46" xr6:coauthVersionMax="46" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C267BC25-C206-4F96-983D-19EF1AE77325}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00430666-A6E1-4AC0-B816-72A68B841922}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00430666-A6E1-4AC0-B816-72A68B841922}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H54" i="1" l="1"/>
   <c r="F54" i="1"/>
   <c r="D54" i="1"/>
   <c r="B54" i="1"/>
   <c r="H40" i="1"/>
   <c r="F40" i="1"/>
   <c r="D40" i="1"/>
   <c r="B40" i="1"/>
   <c r="H26" i="1"/>
   <c r="F26" i="1"/>
   <c r="D26" i="1"/>
   <c r="B26" i="1"/>
   <c r="H12" i="1"/>
   <c r="F12" i="1"/>
   <c r="D12" i="1"/>
   <c r="B12" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="42">
   <si>
     <t>Fall</t>
   </si>
   <si>
     <t>Winter</t>
   </si>
   <si>
     <t>Spring</t>
   </si>
   <si>
     <t>Summer</t>
   </si>
   <si>
     <t>CHC Graduation Plan</t>
   </si>
   <si>
     <t>FIRST YEAR IN THE CHC</t>
   </si>
   <si>
     <t>SECOND YEAR IN THE CHC</t>
   </si>
   <si>
     <t>THIRD YEAR IN THE CHC</t>
   </si>
   <si>
@@ -144,121 +142,112 @@
   <si>
     <t>Last 2 Years: CHC Curriculum Checklist</t>
   </si>
   <si>
     <t>Courses and Credits</t>
   </si>
   <si>
     <t>Total Credits</t>
   </si>
   <si>
     <t xml:space="preserve">Student Name:    </t>
   </si>
   <si>
     <t>UO ID:</t>
   </si>
   <si>
     <t>Major:</t>
   </si>
   <si>
     <t>Minor:</t>
   </si>
   <si>
     <t>Aim to have the following HC requirements completed by the end of year 2 if planning to graduate in 4 years:</t>
   </si>
   <si>
-    <t>HC 101: Intro to the Liberal Arts</t>
-[...16 lines deleted...]
-  <si>
     <t>Outside of the CHC Requirements</t>
   </si>
   <si>
     <t>Can be fulfilled with transfer, AP, IB or other courses at UO</t>
   </si>
   <si>
     <t>non-HC Arts and Letters (&gt;1)</t>
   </si>
   <si>
     <t>non-HC Social Science (&gt;2)</t>
   </si>
   <si>
     <t>non-HC Science (&gt;3 or &gt;4)</t>
   </si>
   <si>
     <t>Math/Quantitative (&gt;4 or &gt;5)</t>
   </si>
   <si>
-    <t xml:space="preserve">*also check off second language if your major is exempt from this requirement. </t>
-[...1 lines deleted...]
-  <si>
     <t>Aim to have the following HC requirements completedin the final 2 years of study if planning to graduate in 4 years:</t>
   </si>
   <si>
-    <t>HC 421: Arts and Letters Colloquia</t>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">Thesis Defense </t>
+  </si>
+  <si>
+    <t>HC 101H: Intro to the Liberal Arts</t>
+  </si>
+  <si>
+    <t>HC 221H: Arts and Letters</t>
+  </si>
+  <si>
+    <t>HC 231H: Social Science</t>
+  </si>
+  <si>
+    <t>HC 241H: Science</t>
+  </si>
+  <si>
+    <t>HC 301H: Research and Writing</t>
+  </si>
+  <si>
+    <t>HC 277H: Thesis Orientation (2cr)</t>
+  </si>
+  <si>
+    <t>HC 421H: Arts and Letters Colloquia</t>
+  </si>
+  <si>
+    <t>HC 431H: Social Science Colloquia</t>
+  </si>
+  <si>
+    <t>HC 441H: Science Colloquia</t>
+  </si>
+  <si>
+    <t>HC 477H: Thesis Prospectus (2cr)</t>
+  </si>
+  <si>
+    <t>8 credits for CHC Electives Requirement</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -310,57 +299,50 @@
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -645,199 +627,193 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...99 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -848,104 +824,96 @@
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>7</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1025" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1025"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -962,57 +930,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1029,57 +997,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1096,57 +1064,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1030"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1163,57 +1131,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1031"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1230,57 +1198,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1032"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1297,57 +1265,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1033" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1033"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1364,59 +1332,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1034"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1431,59 +1399,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>203200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1035" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1035"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1498,57 +1466,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1036" name="Check Box 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1036"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1565,124 +1533,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:colOff>184150</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
-[...66 lines deleted...]
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1039" name="Check Box 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1039"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1699,57 +1600,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>34</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1040" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1040"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1766,57 +1667,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1041" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1041"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1833,57 +1734,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1042" name="Check Box 18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1042"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1900,57 +1801,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>39</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1043" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1043"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1967,57 +1868,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
+          <xdr:colOff>393700</xdr:colOff>
           <xdr:row>40</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1044" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1044"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -2029,162 +1930,95 @@
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...65 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2246,51 +2080,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2388,1578 +2222,1504 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49B7D022-0F58-4C82-913A-D71085CA97F0}">
   <dimension ref="A1:M59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="M30" sqref="M30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="25.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13" max="13" width="16.85546875" customWidth="1"/>
+    <col min="1" max="1" width="25.54296875" customWidth="1"/>
+    <col min="2" max="2" width="3.54296875" customWidth="1"/>
+    <col min="3" max="3" width="25.54296875" customWidth="1"/>
+    <col min="4" max="4" width="3.54296875" customWidth="1"/>
+    <col min="5" max="5" width="25.54296875" customWidth="1"/>
+    <col min="6" max="6" width="3.54296875" customWidth="1"/>
+    <col min="7" max="7" width="25.54296875" customWidth="1"/>
+    <col min="8" max="8" width="3.54296875" customWidth="1"/>
+    <col min="13" max="13" width="16.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="21" x14ac:dyDescent="0.35">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A1" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="60"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B1" s="31"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F2" s="1"/>
       <c r="G2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H2" s="1"/>
     </row>
-    <row r="3" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A4" s="45" t="s">
+    <row r="3" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="4" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A4" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="46"/>
-[...6 lines deleted...]
-      <c r="J4" s="22" t="s">
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="42"/>
+      <c r="J4" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="23"/>
-[...4 lines deleted...]
-      <c r="A5" s="48" t="s">
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A5" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="49"/>
-      <c r="C5" s="49" t="s">
+      <c r="B5" s="36"/>
+      <c r="C5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="49"/>
-      <c r="E5" s="49" t="s">
+      <c r="D5" s="36"/>
+      <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="49"/>
-      <c r="G5" s="49" t="s">
+      <c r="F5" s="36"/>
+      <c r="G5" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="H5" s="50"/>
-      <c r="J5" s="25" t="s">
+      <c r="H5" s="38"/>
+      <c r="J5" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="K5" s="25"/>
-[...4 lines deleted...]
-      <c r="A6" s="37" t="s">
+      <c r="K5" s="58"/>
+      <c r="L5" s="58"/>
+      <c r="M5" s="58"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A6" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="38"/>
-      <c r="C6" s="39" t="s">
+      <c r="B6" s="34"/>
+      <c r="C6" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="38"/>
-      <c r="E6" s="39" t="s">
+      <c r="D6" s="34"/>
+      <c r="E6" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="38"/>
-      <c r="G6" s="39" t="s">
+      <c r="F6" s="34"/>
+      <c r="G6" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="H6" s="40"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H6" s="39"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A7" s="14"/>
       <c r="B7" s="3"/>
       <c r="C7" s="11"/>
       <c r="D7" s="3"/>
       <c r="E7" s="11"/>
       <c r="F7" s="3"/>
       <c r="G7" s="11"/>
       <c r="H7" s="15"/>
       <c r="J7" s="2"/>
-      <c r="K7" s="21" t="s">
-[...5 lines deleted...]
-    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K7" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="L7" s="52"/>
+      <c r="M7" s="52"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A8" s="7"/>
       <c r="B8" s="5"/>
       <c r="C8" s="4"/>
       <c r="D8" s="5"/>
       <c r="E8" s="4"/>
       <c r="F8" s="5"/>
       <c r="G8" s="4"/>
       <c r="H8" s="8"/>
       <c r="J8" s="2"/>
-      <c r="K8" s="21" t="s">
-[...5 lines deleted...]
-    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K8" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="L8" s="52"/>
+      <c r="M8" s="52"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A9" s="7"/>
       <c r="B9" s="5"/>
       <c r="C9" s="4"/>
       <c r="D9" s="5"/>
       <c r="E9" s="4"/>
       <c r="F9" s="5"/>
       <c r="G9" s="4"/>
       <c r="H9" s="8"/>
       <c r="J9" s="2"/>
-      <c r="K9" s="21" t="s">
-[...5 lines deleted...]
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K9" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="L9" s="52"/>
+      <c r="M9" s="52"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A10" s="7"/>
       <c r="B10" s="5"/>
       <c r="C10" s="4"/>
       <c r="D10" s="5"/>
       <c r="E10" s="4"/>
       <c r="F10" s="5"/>
       <c r="G10" s="4"/>
       <c r="H10" s="8"/>
       <c r="J10" s="2"/>
-      <c r="K10" s="21" t="s">
-[...5 lines deleted...]
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K10" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="L10" s="52"/>
+      <c r="M10" s="52"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A11" s="16"/>
       <c r="B11" s="6"/>
       <c r="C11" s="12"/>
       <c r="D11" s="6"/>
       <c r="E11" s="12"/>
       <c r="F11" s="6"/>
       <c r="G11" s="12"/>
       <c r="H11" s="17"/>
       <c r="J11" s="2"/>
-      <c r="K11" s="21" t="s">
-[...5 lines deleted...]
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K11" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="L11" s="52"/>
+      <c r="M11" s="52"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A12" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10">
         <f>SUM(B7:B11)</f>
         <v>0</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="10">
         <f>SUM(D7:D11)</f>
         <v>0</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="10">
         <f>SUM(F7:F11)</f>
         <v>0</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="19">
         <f>SUM(H7:H11)</f>
         <v>0</v>
       </c>
       <c r="J12" s="2"/>
-      <c r="K12" s="21" t="s">
-[...6 lines deleted...]
-      <c r="A13" s="41" t="s">
+      <c r="K12" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="L12" s="52"/>
+      <c r="M12" s="52"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A13" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="42"/>
-      <c r="C13" s="43" t="s">
+      <c r="B13" s="28"/>
+      <c r="C13" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="42"/>
-      <c r="E13" s="43" t="s">
+      <c r="D13" s="28"/>
+      <c r="E13" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="F13" s="42"/>
-      <c r="G13" s="43" t="s">
+      <c r="F13" s="28"/>
+      <c r="G13" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="H13" s="44"/>
+      <c r="H13" s="30"/>
       <c r="J13" s="2"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
     </row>
-    <row r="14" spans="1:13" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="57" t="s">
+    <row r="14" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="58"/>
-[...37 lines deleted...]
-      <c r="H16" s="30"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="26"/>
+      <c r="J14" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14" s="53"/>
+      <c r="L14" s="53"/>
+      <c r="M14" s="53"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A15" s="20"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="44"/>
+      <c r="J15" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="K15" s="54"/>
+      <c r="L15" s="54"/>
+      <c r="M15" s="54"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A16" s="20"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="43"/>
+      <c r="D16" s="43"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
+      <c r="G16" s="43"/>
+      <c r="H16" s="44"/>
       <c r="J16" s="2"/>
-      <c r="K16" s="21" t="s">
-[...13 lines deleted...]
-      <c r="H17" s="33"/>
+      <c r="K16" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="52"/>
+      <c r="M16" s="52"/>
+    </row>
+    <row r="17" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="22"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="45"/>
       <c r="J17" s="2"/>
-      <c r="K17" s="21" t="s">
-[...6 lines deleted...]
-      <c r="A18" s="45" t="s">
+      <c r="K17" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="L17" s="52"/>
+      <c r="M17" s="52"/>
+    </row>
+    <row r="18" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A18" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="46"/>
-[...5 lines deleted...]
-      <c r="H18" s="47"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="41"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="42"/>
       <c r="J18" s="2"/>
-      <c r="K18" s="21" t="s">
-[...6 lines deleted...]
-      <c r="A19" s="48" t="s">
+      <c r="K18" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18" s="52"/>
+      <c r="M18" s="52"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A19" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="49"/>
-      <c r="C19" s="49" t="s">
+      <c r="B19" s="36"/>
+      <c r="C19" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D19" s="49"/>
-      <c r="E19" s="49" t="s">
+      <c r="D19" s="36"/>
+      <c r="E19" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="F19" s="49"/>
-      <c r="G19" s="49" t="s">
+      <c r="F19" s="36"/>
+      <c r="G19" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="H19" s="50"/>
+      <c r="H19" s="38"/>
       <c r="J19" s="2"/>
-      <c r="K19" s="21" t="s">
-[...6 lines deleted...]
-      <c r="A20" s="37" t="s">
+      <c r="K19" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="L19" s="52"/>
+      <c r="M19" s="52"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A20" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="38"/>
-      <c r="C20" s="39" t="s">
+      <c r="B20" s="34"/>
+      <c r="C20" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="D20" s="38"/>
-      <c r="E20" s="39" t="s">
+      <c r="D20" s="34"/>
+      <c r="E20" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="F20" s="38"/>
-      <c r="G20" s="39" t="s">
+      <c r="F20" s="34"/>
+      <c r="G20" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="H20" s="40"/>
+      <c r="H20" s="39"/>
       <c r="J20" s="2"/>
-      <c r="K20" s="21" t="s">
-[...5 lines deleted...]
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K20" s="52"/>
+      <c r="L20" s="52"/>
+      <c r="M20" s="52"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A21" s="14"/>
       <c r="B21" s="3"/>
       <c r="C21" s="11"/>
       <c r="D21" s="3"/>
       <c r="E21" s="11"/>
       <c r="F21" s="3"/>
       <c r="G21" s="11"/>
       <c r="H21" s="15"/>
-      <c r="J21" s="2"/>
-[...6 lines deleted...]
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
       <c r="B22" s="5"/>
       <c r="C22" s="4"/>
       <c r="D22" s="5"/>
       <c r="E22" s="4"/>
       <c r="F22" s="5"/>
       <c r="G22" s="4"/>
       <c r="H22" s="8"/>
-      <c r="J22" s="2"/>
-[...4 lines deleted...]
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A23" s="7"/>
       <c r="B23" s="5"/>
       <c r="C23" s="4"/>
       <c r="D23" s="5"/>
       <c r="E23" s="4"/>
       <c r="F23" s="5"/>
       <c r="G23" s="4"/>
       <c r="H23" s="8"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
       <c r="B24" s="5"/>
       <c r="C24" s="4"/>
       <c r="D24" s="5"/>
       <c r="E24" s="4"/>
       <c r="F24" s="5"/>
       <c r="G24" s="4"/>
       <c r="H24" s="8"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A25" s="16"/>
       <c r="B25" s="6"/>
       <c r="C25" s="12"/>
       <c r="D25" s="6"/>
       <c r="E25" s="12"/>
       <c r="F25" s="6"/>
       <c r="G25" s="12"/>
       <c r="H25" s="17"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A26" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="10">
         <f>SUM(B21:B25)</f>
         <v>0</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="10">
         <f>SUM(D21:D25)</f>
         <v>0</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="10">
         <f>SUM(F21:F25)</f>
         <v>0</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="19">
         <f>SUM(H21:H25)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A27" s="41" t="s">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A27" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="42"/>
-      <c r="C27" s="43" t="s">
+      <c r="B27" s="28"/>
+      <c r="C27" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="D27" s="42"/>
-      <c r="E27" s="43" t="s">
+      <c r="D27" s="28"/>
+      <c r="E27" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="F27" s="42"/>
-      <c r="G27" s="43" t="s">
+      <c r="F27" s="28"/>
+      <c r="G27" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="H27" s="44"/>
-[...2 lines deleted...]
-      <c r="A28" s="34" t="s">
+      <c r="H27" s="30"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A28" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="35"/>
-[...38 lines deleted...]
-      <c r="A32" s="45" t="s">
+      <c r="B28" s="50"/>
+      <c r="C28" s="50"/>
+      <c r="D28" s="50"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="50"/>
+      <c r="G28" s="50"/>
+      <c r="H28" s="51"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A29" s="20"/>
+      <c r="B29" s="21"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="43"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="43"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="44"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A30" s="20"/>
+      <c r="B30" s="21"/>
+      <c r="C30" s="43"/>
+      <c r="D30" s="43"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="44"/>
+    </row>
+    <row r="31" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="46"/>
+      <c r="B31" s="47"/>
+      <c r="C31" s="47"/>
+      <c r="D31" s="47"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="47"/>
+      <c r="G31" s="47"/>
+      <c r="H31" s="48"/>
+    </row>
+    <row r="32" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A32" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="B32" s="46"/>
-[...6 lines deleted...]
-      <c r="J32" s="22" t="s">
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+      <c r="F32" s="41"/>
+      <c r="G32" s="41"/>
+      <c r="H32" s="42"/>
+      <c r="J32" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="K32" s="23"/>
-[...4 lines deleted...]
-      <c r="A33" s="48" t="s">
+      <c r="K32" s="56"/>
+      <c r="L32" s="56"/>
+      <c r="M32" s="57"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A33" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B33" s="49"/>
-      <c r="C33" s="49" t="s">
+      <c r="B33" s="36"/>
+      <c r="C33" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D33" s="49"/>
-      <c r="E33" s="49" t="s">
+      <c r="D33" s="36"/>
+      <c r="E33" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="F33" s="49"/>
-      <c r="G33" s="49" t="s">
+      <c r="F33" s="36"/>
+      <c r="G33" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="H33" s="50"/>
-[...8 lines deleted...]
-      <c r="A34" s="37" t="s">
+      <c r="H33" s="38"/>
+      <c r="J33" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="K33" s="58"/>
+      <c r="L33" s="58"/>
+      <c r="M33" s="58"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A34" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B34" s="38"/>
-      <c r="C34" s="39" t="s">
+      <c r="B34" s="34"/>
+      <c r="C34" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="D34" s="38"/>
-      <c r="E34" s="39" t="s">
+      <c r="D34" s="34"/>
+      <c r="E34" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="F34" s="38"/>
-      <c r="G34" s="39" t="s">
+      <c r="F34" s="34"/>
+      <c r="G34" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="H34" s="40"/>
-[...5 lines deleted...]
-    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H34" s="39"/>
+      <c r="J34" s="59"/>
+      <c r="K34" s="59"/>
+      <c r="L34" s="59"/>
+      <c r="M34" s="59"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A35" s="14"/>
       <c r="B35" s="3"/>
       <c r="C35" s="11"/>
       <c r="D35" s="3"/>
       <c r="E35" s="11"/>
       <c r="F35" s="3"/>
       <c r="G35" s="11"/>
       <c r="H35" s="15"/>
       <c r="J35" s="2"/>
-      <c r="K35" s="21" t="s">
+      <c r="K35" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="L35" s="21"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L35" s="52"/>
+      <c r="M35" s="52"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
       <c r="B36" s="5"/>
       <c r="C36" s="4"/>
       <c r="D36" s="5"/>
       <c r="E36" s="4"/>
       <c r="F36" s="5"/>
       <c r="G36" s="4"/>
       <c r="H36" s="8"/>
       <c r="J36" s="2"/>
-      <c r="K36" s="21" t="s">
+      <c r="K36" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="L36" s="21"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L36" s="52"/>
+      <c r="M36" s="52"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A37" s="7"/>
       <c r="B37" s="5"/>
       <c r="C37" s="4"/>
       <c r="D37" s="5"/>
       <c r="E37" s="4"/>
       <c r="F37" s="5"/>
       <c r="G37" s="4"/>
       <c r="H37" s="8"/>
       <c r="J37" s="2"/>
-      <c r="K37" s="21" t="s">
+      <c r="K37" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="L37" s="21"/>
-[...2 lines deleted...]
-    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L37" s="52"/>
+      <c r="M37" s="52"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A38" s="7"/>
       <c r="B38" s="5"/>
       <c r="C38" s="4"/>
       <c r="D38" s="5"/>
       <c r="E38" s="4"/>
       <c r="F38" s="5"/>
       <c r="G38" s="4"/>
       <c r="H38" s="8"/>
       <c r="J38" s="2"/>
-      <c r="K38" s="21" t="s">
-[...5 lines deleted...]
-    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K38" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="L38" s="52"/>
+      <c r="M38" s="52"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A39" s="16"/>
       <c r="B39" s="6"/>
       <c r="C39" s="12"/>
       <c r="D39" s="6"/>
       <c r="E39" s="12"/>
       <c r="F39" s="6"/>
       <c r="G39" s="12"/>
       <c r="H39" s="17"/>
       <c r="J39" s="2"/>
-      <c r="K39" s="21" t="s">
+      <c r="K39" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="L39" s="21"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L39" s="52"/>
+      <c r="M39" s="52"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A40" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="10">
         <f>SUM(B35:B39)</f>
         <v>0</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D40" s="10">
         <f>SUM(D35:D39)</f>
         <v>0</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="10">
         <f>SUM(F35:F39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="19">
         <f>SUM(H35:H39)</f>
         <v>0</v>
       </c>
       <c r="J40" s="2"/>
-      <c r="K40" s="21" t="s">
-[...6 lines deleted...]
-      <c r="A41" s="41" t="s">
+      <c r="K40" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="L40" s="52"/>
+      <c r="M40" s="52"/>
+    </row>
+    <row r="41" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B41" s="42"/>
-      <c r="C41" s="43" t="s">
+      <c r="B41" s="28"/>
+      <c r="C41" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="D41" s="42"/>
-      <c r="E41" s="43" t="s">
+      <c r="D41" s="28"/>
+      <c r="E41" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="F41" s="42"/>
-      <c r="G41" s="43" t="s">
+      <c r="F41" s="28"/>
+      <c r="G41" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="H41" s="44"/>
+      <c r="H41" s="30"/>
       <c r="J41" s="2"/>
-      <c r="K41" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
     </row>
-    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A42" s="34" t="s">
+    <row r="42" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A42" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="35"/>
-[...52 lines deleted...]
-      <c r="A46" s="45" t="s">
+      <c r="B42" s="50"/>
+      <c r="C42" s="50"/>
+      <c r="D42" s="50"/>
+      <c r="E42" s="50"/>
+      <c r="F42" s="50"/>
+      <c r="G42" s="50"/>
+      <c r="H42" s="51"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A43" s="20"/>
+      <c r="B43" s="21"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="43"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="44"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A44" s="20"/>
+      <c r="B44" s="21"/>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="43"/>
+      <c r="H44" s="44"/>
+    </row>
+    <row r="45" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="46"/>
+      <c r="B45" s="47"/>
+      <c r="C45" s="47"/>
+      <c r="D45" s="47"/>
+      <c r="E45" s="47"/>
+      <c r="F45" s="47"/>
+      <c r="G45" s="47"/>
+      <c r="H45" s="48"/>
+    </row>
+    <row r="46" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A46" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B46" s="46"/>
-[...8 lines deleted...]
-      <c r="A47" s="48" t="s">
+      <c r="B46" s="41"/>
+      <c r="C46" s="41"/>
+      <c r="D46" s="41"/>
+      <c r="E46" s="41"/>
+      <c r="F46" s="41"/>
+      <c r="G46" s="41"/>
+      <c r="H46" s="42"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A47" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B47" s="49"/>
-      <c r="C47" s="49" t="s">
+      <c r="B47" s="36"/>
+      <c r="C47" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D47" s="49"/>
-      <c r="E47" s="49" t="s">
+      <c r="D47" s="36"/>
+      <c r="E47" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="F47" s="49"/>
-      <c r="G47" s="49" t="s">
+      <c r="F47" s="36"/>
+      <c r="G47" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="H47" s="50"/>
-[...2 lines deleted...]
-      <c r="A48" s="37" t="s">
+      <c r="H47" s="38"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A48" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B48" s="38"/>
-      <c r="C48" s="39" t="s">
+      <c r="B48" s="34"/>
+      <c r="C48" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="D48" s="38"/>
-      <c r="E48" s="39" t="s">
+      <c r="D48" s="34"/>
+      <c r="E48" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="F48" s="38"/>
-      <c r="G48" s="39" t="s">
+      <c r="F48" s="34"/>
+      <c r="G48" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="H48" s="40"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H48" s="39"/>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A49" s="14"/>
       <c r="B49" s="3"/>
       <c r="C49" s="11"/>
       <c r="D49" s="3"/>
       <c r="E49" s="11"/>
       <c r="F49" s="3"/>
       <c r="G49" s="11"/>
       <c r="H49" s="15"/>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A50" s="7"/>
       <c r="B50" s="5"/>
       <c r="C50" s="4"/>
       <c r="D50" s="5"/>
       <c r="E50" s="4"/>
       <c r="F50" s="5"/>
       <c r="G50" s="4"/>
       <c r="H50" s="8"/>
     </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A51" s="7"/>
       <c r="B51" s="5"/>
       <c r="C51" s="4"/>
       <c r="D51" s="5"/>
       <c r="E51" s="4"/>
       <c r="F51" s="5"/>
       <c r="G51" s="4"/>
       <c r="H51" s="8"/>
     </row>
-    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A52" s="7"/>
       <c r="B52" s="5"/>
       <c r="C52" s="4"/>
       <c r="D52" s="5"/>
       <c r="E52" s="4"/>
       <c r="F52" s="5"/>
       <c r="G52" s="4"/>
       <c r="H52" s="8"/>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A53" s="16"/>
       <c r="B53" s="6"/>
       <c r="C53" s="12"/>
       <c r="D53" s="6"/>
       <c r="E53" s="12"/>
       <c r="F53" s="6"/>
       <c r="G53" s="12"/>
       <c r="H53" s="17"/>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A54" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="10">
         <f>SUM(B49:B53)</f>
         <v>0</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="10">
         <f>SUM(D49:D53)</f>
         <v>0</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>17</v>
       </c>
       <c r="F54" s="10">
         <f>SUM(F49:F53)</f>
         <v>0</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H54" s="19">
         <f>SUM(H49:H53)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A55" s="41" t="s">
+    <row r="55" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A55" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B55" s="42"/>
-      <c r="C55" s="43" t="s">
+      <c r="B55" s="28"/>
+      <c r="C55" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="D55" s="42"/>
-      <c r="E55" s="43" t="s">
+      <c r="D55" s="28"/>
+      <c r="E55" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="F55" s="42"/>
-      <c r="G55" s="43" t="s">
+      <c r="F55" s="28"/>
+      <c r="G55" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="H55" s="44"/>
-[...2 lines deleted...]
-      <c r="A56" s="34" t="s">
+      <c r="H55" s="30"/>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A56" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B56" s="35"/>
-[...35 lines deleted...]
-      <c r="H59" s="33"/>
+      <c r="B56" s="50"/>
+      <c r="C56" s="50"/>
+      <c r="D56" s="50"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="50"/>
+      <c r="G56" s="50"/>
+      <c r="H56" s="51"/>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A57" s="20"/>
+      <c r="B57" s="21"/>
+      <c r="C57" s="43"/>
+      <c r="D57" s="43"/>
+      <c r="E57" s="43"/>
+      <c r="F57" s="43"/>
+      <c r="G57" s="43"/>
+      <c r="H57" s="44"/>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A58" s="20"/>
+      <c r="B58" s="21"/>
+      <c r="C58" s="43"/>
+      <c r="D58" s="43"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="43"/>
+      <c r="G58" s="43"/>
+      <c r="H58" s="44"/>
+    </row>
+    <row r="59" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A59" s="22"/>
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="130">
-[...15 lines deleted...]
-    <mergeCell ref="G6:H6"/>
+  <mergeCells count="128">
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="K39:M39"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="J33:M34"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="E58:F58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="G59:H59"/>
+    <mergeCell ref="A56:H56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="E57:F57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="E55:F55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="A46:H46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="E45:F45"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="A32:H32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="K10:M10"/>
+    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="J14:M14"/>
+    <mergeCell ref="J15:M15"/>
+    <mergeCell ref="K11:M11"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="J5:M6"/>
+    <mergeCell ref="K7:M7"/>
+    <mergeCell ref="K8:M8"/>
+    <mergeCell ref="K9:M9"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="A28:H28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="G30:H30"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="G20:H20"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="A31:B31"/>
-[...88 lines deleted...]
-    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A14:H14"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="G6:H6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14:G14" r:id="rId1" display="Review and engage with the first steps of the Career Readiness Roadmap" xr:uid="{A9A4E65D-5474-484B-A952-ED236813057A}"/>
     <hyperlink ref="A28:G28" r:id="rId2" display="Engage with the sections &quot;Your next steps&quot; and &quot;Work across difference&quot; of Career Roadmap" xr:uid="{0E0E88E4-6FBA-4255-AB54-B9D3E8C78392}"/>
     <hyperlink ref="A42:G42" r:id="rId3" display="Follow the Career Readiness Roadmap for guidance, especially &quot;Prepare to Launch&quot; section" xr:uid="{F812E998-F5B3-4201-9659-BD89708764A0}"/>
     <hyperlink ref="A56:G56" r:id="rId4" display="Engage with the &quot;Prepare to Launch&quot; section of the Career Readiness Roadmap" xr:uid="{5C429952-40ED-4691-B5D9-78C0A13ACEA7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId5"/>
   <drawing r:id="rId6"/>
   <legacyDrawing r:id="rId7"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId8" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>7</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId9" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1027" r:id="rId10" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1030" r:id="rId11" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1031" r:id="rId12" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1032" r:id="rId13" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1033" r:id="rId14" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1034" r:id="rId15" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1035" r:id="rId16" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>203200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1036" r:id="rId17" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1037" r:id="rId18" name="Check Box 13">
+            <control shapeId="1039" r:id="rId18" name="Check Box 15">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:row>33</xdr:row>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
-[...21 lines deleted...]
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>35</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1040" r:id="rId20" name="Check Box 16">
+            <control shapeId="1040" r:id="rId19" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>34</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>36</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1041" r:id="rId21" name="Check Box 17">
+            <control shapeId="1041" r:id="rId20" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>37</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1042" r:id="rId22" name="Check Box 18">
+            <control shapeId="1042" r:id="rId21" name="Check Box 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>38</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1043" r:id="rId23" name="Check Box 19">
+            <control shapeId="1043" r:id="rId22" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>39</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1044" r:id="rId24" name="Check Box 20">
+            <control shapeId="1044" r:id="rId23" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>390525</xdr:colOff>
+                    <xdr:colOff>393700</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
-[...20 lines deleted...]
-                    <xdr:row>41</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>