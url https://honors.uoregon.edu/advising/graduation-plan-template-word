--- v0 (2025-10-01)
+++ v1 (2026-07-12)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="651DBC57" w14:textId="08765E0E" w:rsidR="006207A8" w:rsidRPr="001B57B2" w:rsidRDefault="003D763A" w:rsidP="003D763A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="320" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="162"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B5B07">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56C6B684" wp14:editId="2054D380">
             <wp:extent cx="2975396" cy="365760"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -174,51 +174,51 @@
         </w:rPr>
         <w:t xml:space="preserve">                                                       </w:t>
       </w:r>
       <w:r w:rsidR="001B57B2" w:rsidRPr="002564F0">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>UOID:</w:t>
       </w:r>
       <w:r w:rsidR="0022448A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C1D56">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                            Major:                          Minor:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A8878F" w14:textId="77777777" w:rsidR="00E63869" w:rsidRDefault="007C64E1" w:rsidP="00E63869">
+    <w:p w14:paraId="65A8878F" w14:textId="383AE14E" w:rsidR="00E63869" w:rsidRDefault="007C64E1" w:rsidP="00E63869">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C64E1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>What is a Graduation Plan?</w:t>
       </w:r>
       <w:r w:rsidRPr="007C64E1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -272,71 +272,51 @@
       <w:r w:rsidRPr="007C64E1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s, minor</w:t>
       </w:r>
       <w:r w:rsidR="0022448A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="007C64E1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>s, and core education (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> the CHC’s curriculum), along with the various experiential learning opportunities (such as </w:t>
+        <w:t xml:space="preserve">s, and core education (i.e. the CHC’s curriculum), along with the various experiential learning opportunities (such as </w:t>
       </w:r>
       <w:r w:rsidR="00853E8C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">extracurriculars, </w:t>
       </w:r>
       <w:r w:rsidRPr="007C64E1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">study abroad, internships, and research) that you </w:t>
       </w:r>
       <w:r w:rsidR="0022448A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -366,50 +346,59 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>help you prepare for your</w:t>
       </w:r>
       <w:r w:rsidR="00853E8C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> thesis and your</w:t>
       </w:r>
       <w:r w:rsidRPr="007C64E1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> future career.</w:t>
       </w:r>
+      <w:r w:rsidR="006557FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Don’t forget to make plans for your summer terms too!</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6A66F709" w14:textId="27EA616E" w:rsidR="00C27543" w:rsidRPr="00507917" w:rsidRDefault="00507917" w:rsidP="00E63869">
       <w:pPr>
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>First Year in the CHC</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10507" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1254,59 +1243,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005725CC" w14:paraId="55C1770D" w14:textId="77777777" w:rsidTr="00567DD2">
         <w:trPr>
           <w:trHeight w:val="403"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10507" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61E2D2E5" w14:textId="062B059A" w:rsidR="005725CC" w:rsidRPr="00507917" w:rsidRDefault="006A26DC" w:rsidP="005725CC">
+          <w:p w14:paraId="61E2D2E5" w14:textId="062B059A" w:rsidR="005725CC" w:rsidRPr="00507917" w:rsidRDefault="005725CC" w:rsidP="005725CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:tooltip="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" w:history="1">
-              <w:r w:rsidR="005725CC" w:rsidRPr="00507917">
+              <w:r w:rsidRPr="00507917">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Review and engage with the first steps of the Career Readiness Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005725CC" w14:paraId="4897CA6B" w14:textId="77777777" w:rsidTr="00FB5F63">
         <w:trPr>
           <w:trHeight w:val="403"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2626" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09A03BE3" w14:textId="77777777" w:rsidR="005725CC" w:rsidRPr="00807DD3" w:rsidRDefault="005725CC" w:rsidP="005725CC">
             <w:pPr>
@@ -2258,59 +2247,59 @@
             </w:r>
             <w:r w:rsidR="00853E8C">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00507917" w14:paraId="14E906EC" w14:textId="77777777" w:rsidTr="00132A2D">
         <w:trPr>
           <w:trHeight w:val="403"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10507" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54427756" w14:textId="2DCD0621" w:rsidR="00507917" w:rsidRPr="00507917" w:rsidRDefault="006A26DC" w:rsidP="00507917">
+          <w:p w14:paraId="54427756" w14:textId="2DCD0621" w:rsidR="00507917" w:rsidRPr="00507917" w:rsidRDefault="00507917" w:rsidP="00507917">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:tooltip="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" w:history="1">
-              <w:r w:rsidR="00507917" w:rsidRPr="00507917">
+              <w:r w:rsidRPr="00507917">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Engage with the sections "Your next steps" and "Work across difference" of the Career Readiness Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C64E1" w14:paraId="4196CBEC" w14:textId="77777777" w:rsidTr="00132A2D">
         <w:trPr>
           <w:trHeight w:val="403"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2626" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ABB35B2" w14:textId="77777777" w:rsidR="007C64E1" w:rsidRPr="00807DD3" w:rsidRDefault="007C64E1" w:rsidP="007F62F6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3289,59 +3278,59 @@
             </w:r>
             <w:r w:rsidR="00147F9A">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00507917" w14:paraId="7D00CE3B" w14:textId="77777777" w:rsidTr="00676EBA">
         <w:trPr>
           <w:trHeight w:val="403"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10507" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B747031" w14:textId="778204AC" w:rsidR="00507917" w:rsidRPr="00507917" w:rsidRDefault="006A26DC" w:rsidP="00507917">
+          <w:p w14:paraId="3B747031" w14:textId="778204AC" w:rsidR="00507917" w:rsidRPr="00507917" w:rsidRDefault="00507917" w:rsidP="00507917">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:tooltip="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" w:history="1">
-              <w:r w:rsidR="00507917" w:rsidRPr="00507917">
+              <w:r w:rsidRPr="00507917">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Follow the Career Readiness Roadmap for guidance, especially the "Prepare to launch" section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C64E1" w14:paraId="022FE945" w14:textId="77777777" w:rsidTr="007F62F6">
         <w:trPr>
           <w:trHeight w:val="403"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2626" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F4A3BF" w14:textId="77777777" w:rsidR="007C64E1" w:rsidRPr="00807DD3" w:rsidRDefault="007C64E1" w:rsidP="007F62F6">
             <w:pPr>
@@ -4350,59 +4339,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F5E50" w14:paraId="7BC5C6FA" w14:textId="77777777" w:rsidTr="00E57216">
         <w:trPr>
           <w:trHeight w:val="403"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10507" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3E801D" w14:textId="0F2D90C1" w:rsidR="000F5E50" w:rsidRPr="00507917" w:rsidRDefault="006A26DC" w:rsidP="000F5E50">
+          <w:p w14:paraId="5F3E801D" w14:textId="0F2D90C1" w:rsidR="000F5E50" w:rsidRPr="00507917" w:rsidRDefault="000F5E50" w:rsidP="000F5E50">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="000F5E50" w:rsidRPr="00507917">
+              <w:r w:rsidRPr="00507917">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Engage with the "Prepare to launch" section of the Career Readiness Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F5E50" w14:paraId="770D313E" w14:textId="77777777" w:rsidTr="007F62F6">
         <w:trPr>
           <w:trHeight w:val="403"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2626" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D6F5AFB" w14:textId="77777777" w:rsidR="000F5E50" w:rsidRPr="00807DD3" w:rsidRDefault="000F5E50" w:rsidP="000F5E50">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -4542,124 +4531,123 @@
     <w:p w14:paraId="319DB962" w14:textId="723366C0" w:rsidR="00E96975" w:rsidRPr="00E96975" w:rsidRDefault="00E96975" w:rsidP="00E96975">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8565"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E96975" w:rsidRPr="00E96975" w:rsidSect="0022448A">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="360" w:right="810" w:bottom="720" w:left="1008" w:header="720" w:footer="359" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D545899" w14:textId="77777777" w:rsidR="000F5E50" w:rsidRDefault="000F5E50" w:rsidP="000F5E50">
+    <w:p w14:paraId="6707F479" w14:textId="77777777" w:rsidR="00CD2F73" w:rsidRDefault="00CD2F73" w:rsidP="000F5E50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4923DA42" w14:textId="77777777" w:rsidR="000F5E50" w:rsidRDefault="000F5E50" w:rsidP="000F5E50">
+    <w:p w14:paraId="62BD1C7D" w14:textId="77777777" w:rsidR="00CD2F73" w:rsidRDefault="00CD2F73" w:rsidP="000F5E50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F2F1E49" w14:textId="6E14D468" w:rsidR="004C2B4E" w:rsidRDefault="004C2B4E" w:rsidP="004C2B4E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Last 2 Years: CHC Curriculum Checklist</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1DA99AB5" w14:textId="2A87663D" w:rsidR="004C2B4E" w:rsidRPr="007277B7" w:rsidRDefault="004C2B4E" w:rsidP="004C2B4E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -4675,206 +4663,180 @@
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Aim to have the following HC requirements completed </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">in the last two years of study </w:t>
     </w:r>
     <w:r w:rsidR="006D7800">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>if planning to graduate in four years:</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0EA0D079" w14:textId="773B86C8" w:rsidR="004C2B4E" w:rsidRPr="001C17A0" w:rsidRDefault="004C2B4E" w:rsidP="004C2B4E">
+  <w:p w14:paraId="5372EA2C" w14:textId="77777777" w:rsidR="006557FF" w:rsidRDefault="004C2B4E" w:rsidP="004C2B4E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="000F5E50">
+      <w:sym w:font="Wingdings" w:char="F0A8"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> HC 421</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t>H</w:t>
+    </w:r>
+    <w:r w:rsidR="006D7800">
+      <w:t>: A&amp;L</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="006D7800">
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidRPr="000F5E50">
+      <w:sym w:font="Wingdings" w:char="F0A8"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> HC 431</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t>H</w:t>
+    </w:r>
+    <w:r w:rsidR="006D7800">
+      <w:t xml:space="preserve">: Soc Sci </w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="006D7800">
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidRPr="000F5E50">
+      <w:sym w:font="Wingdings" w:char="F0A8"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> HC 441</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t>H</w:t>
+    </w:r>
+    <w:r w:rsidR="006D7800">
+      <w:t>: Sci</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="006D7800">
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidRPr="000F5E50">
+      <w:sym w:font="Wingdings" w:char="F0A8"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="006557FF">
+      <w:t>8 credits for CHC Electives Requirement</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0EA0D079" w14:textId="08E1A490" w:rsidR="004C2B4E" w:rsidRPr="001C17A0" w:rsidRDefault="004C2B4E" w:rsidP="004C2B4E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r w:rsidRPr="000F5E50">
       <w:sym w:font="Wingdings" w:char="F0A8"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> HC 421</w:t>
-[...99 lines deleted...]
-    <w:r>
       <w:t xml:space="preserve"> HC 477</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t>H</w:t>
     </w:r>
     <w:r w:rsidR="001C17A0">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t>(2cr)</w:t>
     </w:r>
     <w:r w:rsidR="001C17A0">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="001C17A0" w:rsidRPr="000F5E50">
       <w:sym w:font="Wingdings" w:char="F0A8"/>
     </w:r>
     <w:r w:rsidR="001C17A0">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="001C17A0" w:rsidRPr="001C17A0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Thesis Defense</w:t>
     </w:r>
     <w:r w:rsidRPr="001C17A0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2AC56DE4" w14:textId="77777777" w:rsidR="004C2B4E" w:rsidRDefault="004C2B4E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5467CDB3" w14:textId="25277514" w:rsidR="0022448A" w:rsidRDefault="0022448A" w:rsidP="004C2B4E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>First 2 Years: CHC Curriculum Checklist</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2D4B2139" w14:textId="55C23BD7" w:rsidR="0022448A" w:rsidRPr="007277B7" w:rsidRDefault="0022448A" w:rsidP="0022448A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -4890,282 +4852,329 @@
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Aim to have the following HC requirements completed by the end of year 2</w:t>
     </w:r>
     <w:r w:rsidR="007277B7">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DE4776">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>if planning to graduate in four years:</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="36464F57" w14:textId="2F209682" w:rsidR="0022448A" w:rsidRDefault="0022448A" w:rsidP="0022448A">
+  <w:p w14:paraId="36464F57" w14:textId="028D644E" w:rsidR="0022448A" w:rsidRDefault="0022448A" w:rsidP="0022448A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="000F5E50">
       <w:sym w:font="Wingdings" w:char="F0A8"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> HC 101      </w:t>
+      <w:t xml:space="preserve"> HC 101</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t>H</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidRPr="000F5E50">
       <w:sym w:font="Wingdings" w:char="F0A8"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> HC 221      </w:t>
+      <w:t xml:space="preserve"> HC 221</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t>H</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidRPr="000F5E50">
       <w:sym w:font="Wingdings" w:char="F0A8"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> HC 231       </w:t>
+      <w:t xml:space="preserve"> HC 231</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t>H</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidRPr="000F5E50">
       <w:sym w:font="Wingdings" w:char="F0A8"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> HC 241      </w:t>
+      <w:t xml:space="preserve"> HC 241</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t>H</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidRPr="000F5E50">
       <w:sym w:font="Wingdings" w:char="F0A8"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> HC 277 (2</w:t>
-[...1 lines deleted...]
-    <w:proofErr w:type="gramStart"/>
+      <w:t xml:space="preserve"> HC 277</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t>H</w:t>
+    </w:r>
     <w:r>
-      <w:t xml:space="preserve">cr)   </w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve">   </w:t>
+      <w:t xml:space="preserve"> (2cr)      </w:t>
     </w:r>
     <w:r w:rsidRPr="000F5E50">
       <w:sym w:font="Wingdings" w:char="F0A8"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> HC 301 </w:t>
+      <w:t xml:space="preserve"> HC 301</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t>H</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="425E88F5" w14:textId="77777777" w:rsidR="0022448A" w:rsidRPr="00E63869" w:rsidRDefault="0022448A" w:rsidP="0022448A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6D069152" w14:textId="4A42DF3C" w:rsidR="0022448A" w:rsidRDefault="0022448A" w:rsidP="0022448A">
+  <w:p w14:paraId="6D069152" w14:textId="52BC0F36" w:rsidR="0022448A" w:rsidRDefault="0022448A" w:rsidP="0022448A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="000F5E50">
       <w:sym w:font="Wingdings" w:char="F0A8"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> non-HC Arts and Letters </w:t>
+      <w:t xml:space="preserve"> non-HC Arts and Letters</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t xml:space="preserve"> (&gt;1)</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="000F5E50">
       <w:sym w:font="Wingdings" w:char="F0A8"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> non-HC Social Science </w:t>
+      <w:t xml:space="preserve"> non-HC Social Science</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t xml:space="preserve"> (&gt;2)</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="000F5E50">
       <w:sym w:font="Wingdings" w:char="F0A8"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> non-HC Science </w:t>
+      <w:t xml:space="preserve"> non-HC Science</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t xml:space="preserve"> (&gt;3 or &gt;4)</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="000F5E50">
       <w:sym w:font="Wingdings" w:char="F0A8"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> Math/Quant </w:t>
-[...5 lines deleted...]
-      <w:t xml:space="preserve"> Second Language </w:t>
+      <w:t xml:space="preserve"> Math/Quant</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB2613">
+      <w:t xml:space="preserve"> (&gt;4 or &gt;5)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D9A088D" w14:textId="77777777" w:rsidR="000F5E50" w:rsidRDefault="000F5E50" w:rsidP="000F5E50">
+    <w:p w14:paraId="182BB217" w14:textId="77777777" w:rsidR="00CD2F73" w:rsidRDefault="00CD2F73" w:rsidP="000F5E50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46CB706E" w14:textId="77777777" w:rsidR="000F5E50" w:rsidRDefault="000F5E50" w:rsidP="000F5E50">
+    <w:p w14:paraId="64C75BEE" w14:textId="77777777" w:rsidR="00CD2F73" w:rsidRDefault="00CD2F73" w:rsidP="000F5E50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C27543"/>
     <w:rsid w:val="000F5E50"/>
     <w:rsid w:val="00132A2D"/>
     <w:rsid w:val="00147F9A"/>
     <w:rsid w:val="001B57B2"/>
     <w:rsid w:val="001C17A0"/>
     <w:rsid w:val="001E3829"/>
     <w:rsid w:val="001F632A"/>
     <w:rsid w:val="002236B8"/>
     <w:rsid w:val="0022448A"/>
     <w:rsid w:val="002564F0"/>
+    <w:rsid w:val="00293343"/>
     <w:rsid w:val="003D763A"/>
     <w:rsid w:val="0041006F"/>
     <w:rsid w:val="004C2B4E"/>
     <w:rsid w:val="004F5F37"/>
     <w:rsid w:val="00507917"/>
     <w:rsid w:val="005725CC"/>
     <w:rsid w:val="00584305"/>
     <w:rsid w:val="0058534C"/>
     <w:rsid w:val="005A3316"/>
     <w:rsid w:val="00603C95"/>
     <w:rsid w:val="00605E0A"/>
     <w:rsid w:val="006207A8"/>
     <w:rsid w:val="006227AC"/>
+    <w:rsid w:val="006557FF"/>
     <w:rsid w:val="006A26DC"/>
     <w:rsid w:val="006C1D56"/>
     <w:rsid w:val="006D7800"/>
     <w:rsid w:val="006D7CD3"/>
     <w:rsid w:val="007044EE"/>
     <w:rsid w:val="007277B7"/>
+    <w:rsid w:val="00790181"/>
     <w:rsid w:val="007A1B4F"/>
     <w:rsid w:val="007C64E1"/>
     <w:rsid w:val="00807DD3"/>
     <w:rsid w:val="00853E8C"/>
     <w:rsid w:val="008838EA"/>
     <w:rsid w:val="008B1C81"/>
     <w:rsid w:val="00916492"/>
     <w:rsid w:val="009D02EC"/>
     <w:rsid w:val="009D5E99"/>
     <w:rsid w:val="00AD01DC"/>
     <w:rsid w:val="00AD1991"/>
     <w:rsid w:val="00C27543"/>
+    <w:rsid w:val="00CD2F73"/>
     <w:rsid w:val="00D07C6A"/>
     <w:rsid w:val="00DD5789"/>
     <w:rsid w:val="00DE4776"/>
     <w:rsid w:val="00E63869"/>
     <w:rsid w:val="00E96975"/>
     <w:rsid w:val="00F27104"/>
+    <w:rsid w:val="00FB2613"/>
     <w:rsid w:val="00FB5F63"/>
     <w:rsid w:val="00FB71E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0964FD2C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6E3833CB-1476-4A56-953A-A99A6A75FB7C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5677,62 +5686,58 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F5E50"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000F5E50"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://career.uoregon.edu/career-coaching/career-readiness-roadmap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://honors.uoregon.edu/academics/curriculum/study-abroad-coursework-subst" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://honors.uoregon.edu/academics/curriculum/study-credits-for-thesis" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://honors.uoregon.edu/academics/curriculum/study-abroad-coursework-subst" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://honors.uoregon.edu/academics/curriculum/study-credits-for-thesis" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5973,70 +5978,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E682465-E174-4AA4-A72C-9032B573AC5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>423</Words>
-  <Characters>2412</Characters>
+  <Words>430</Words>
+  <Characters>2455</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2830</CharactersWithSpaces>
+  <CharactersWithSpaces>2880</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elizabeth Raisanen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>